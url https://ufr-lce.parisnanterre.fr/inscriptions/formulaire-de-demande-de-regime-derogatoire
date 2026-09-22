--- v0 (2025-10-04)
+++ v1 (2026-09-22)
@@ -134,58 +134,58 @@
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Universitaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00273349">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF47B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0084403C">
+      <w:r w:rsidR="00DC6519">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>5-2026</w:t>
+        <w:t>6-2027</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRDefault="0084351A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRDefault="0084351A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRDefault="0084351A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
@@ -387,82 +387,82 @@
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Avant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF47B3">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>le 0</w:t>
       </w:r>
-      <w:r w:rsidR="0084403C">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00DC6519">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D6623">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>octobre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0084403C">
-[...3 lines deleted...]
-        <w:t>2025</w:t>
+      <w:r w:rsidR="00DC6519">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -508,80 +508,86 @@
         <w:ind w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Avant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D6623">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
+      <w:r w:rsidR="00DC6519">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidR="0084403C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">9 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>février</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E0E56">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0084403C">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00DC6519">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -597,52 +603,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>second</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>semestre</w:t>
       </w:r>
       <w:r w:rsidR="009D6623">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRDefault="0084351A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRPr="00273349" w:rsidRDefault="003C1645">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00273349">
         <w:rPr>
           <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         </w:rPr>
         <w:t>Rappel</w:t>
       </w:r>
       <w:r w:rsidRPr="00273349">
         <w:rPr>
@@ -962,51 +966,56 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de chaque EC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRDefault="0084351A">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0084351A" w:rsidRDefault="003C1645">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="106" w:right="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>En cas d’impossibilité de se soumettre au régime standard pour un ou plusieurs EC, l’étudiant peut</w:t>
+        <w:t>En cas d’impossibilité de se sou</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>mettre au régime standard pour un ou plusieurs EC, l’étudiant peut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>solliciter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8794,110 +8803,111 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EE18A692">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8873" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0084351A"/>
     <w:rsid w:val="000806FB"/>
     <w:rsid w:val="00273349"/>
     <w:rsid w:val="002C5540"/>
     <w:rsid w:val="00356AE6"/>
     <w:rsid w:val="003C1645"/>
     <w:rsid w:val="005F2EDA"/>
     <w:rsid w:val="005F591A"/>
     <w:rsid w:val="0084351A"/>
     <w:rsid w:val="0084403C"/>
     <w:rsid w:val="009D6623"/>
     <w:rsid w:val="009E0E56"/>
     <w:rsid w:val="00A0480B"/>
     <w:rsid w:val="00B20FF8"/>
     <w:rsid w:val="00B25E72"/>
+    <w:rsid w:val="00DC6519"/>
     <w:rsid w:val="00DF47B3"/>
     <w:rsid w:val="00EF4625"/>
     <w:rsid w:val="00F41736"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00EA132F"/>
+  <w14:docId w14:val="497AACA6"/>
   <w15:docId w15:val="{C3EB3E7D-61C2-4F14-8BB7-2C1256E59FD1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>